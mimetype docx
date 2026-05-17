--- v0 (2025-10-28)
+++ v1 (2026-05-17)
@@ -6,303 +6,289 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D2D75" w:rsidRPr="00F95E49" w:rsidRDefault="006D2D75" w:rsidP="00920398">
+    <w:p w14:paraId="0E9EB62F" w14:textId="77777777" w:rsidR="006D2D75" w:rsidRPr="00F95E49" w:rsidRDefault="006D2D75" w:rsidP="00920398">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="00920398" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
+    <w:p w14:paraId="79BFEF5B" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="00920398" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemption Application to keep more than the </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="00920398" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
+    <w:p w14:paraId="534E5E6F" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="00920398" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Prescribed Number of Dogs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
+    <w:p w14:paraId="0089A337" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
+    <w:p w14:paraId="3B47351F" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Information Package</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E0C92" w:rsidRDefault="009E0C92" w:rsidP="002F5DD4">
+    <w:p w14:paraId="35CDAC52" w14:textId="77777777" w:rsidR="009E0C92" w:rsidRDefault="009E0C92" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31EFC" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="2E58A4BA" w14:textId="77777777" w:rsidR="00C31EFC" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Shire of Murray Local Law relating to Dogs 2007 </w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">states that the limit on the number of dogs which </w:t>
       </w:r>
       <w:r w:rsidR="009142D1" w:rsidRPr="009142D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be kept on a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> be kept on a premises for the purposes of section 26(2) of the </w:t>
+      </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dog Act 1976</w:t>
+      </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the purposes of section 26(2) of the </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> is –</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006674AF" w:rsidRPr="006674AF" w:rsidRDefault="006674AF" w:rsidP="006674AF">
+    <w:p w14:paraId="19B42C5E" w14:textId="77777777" w:rsidR="006674AF" w:rsidRPr="006674AF" w:rsidRDefault="006674AF" w:rsidP="006674AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="3016DFDA" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2 dogs over the age of 3 months and the young of those dogs under that age on any land within the district; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="78966F88" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1430"/>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="990"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31EFC" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="3E419D3B" w14:textId="77777777" w:rsidR="00C31EFC" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1430"/>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">4 dogs over the age of 3 months and the young of those dogs under that age if the premises are located on a lot with an area greater than ten hectares </w:t>
       </w:r>
       <w:r w:rsidR="00B86BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(100,000m2)</w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31EFC" w:rsidRPr="006674AF" w:rsidRDefault="00C31EFC" w:rsidP="00C31EFC">
+    <w:p w14:paraId="7639BEC4" w14:textId="77777777" w:rsidR="00C31EFC" w:rsidRPr="006674AF" w:rsidRDefault="00C31EFC" w:rsidP="00C31EFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1430"/>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="20585958" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1430"/>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009142D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ny</w:t>
@@ -316,165 +302,165 @@
       <w:r w:rsidR="009142D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and not meeting the requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in either of the circumstances detailed above must complete </w:t>
       </w:r>
       <w:r w:rsidR="00AE7211" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>an application.</w:t>
       </w:r>
       <w:r w:rsidR="009142D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32B47" w:rsidRDefault="00D32B47" w:rsidP="00D32B47">
+    <w:p w14:paraId="78684D6C" w14:textId="77777777" w:rsidR="00D32B47" w:rsidRDefault="00D32B47" w:rsidP="00D32B47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1430"/>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D32B47" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00D32B47">
+    <w:p w14:paraId="546F1AE0" w14:textId="77777777" w:rsidR="00D32B47" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00D32B47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A person wishing to keep more than 6 dogs on any land in the district is required to obtain a Kennel Establishment Licence and Planning Approval.  Health and Building approvals may also be also required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32B47" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00D32B47">
+    <w:p w14:paraId="4566D9EB" w14:textId="77777777" w:rsidR="00D32B47" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00D32B47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1430"/>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="15C2DE58" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
+    <w:p w14:paraId="6FD8A4DE" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034731" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ranger Services will independently canvass all adjoining property owners to obtain neighbours</w:t>
       </w:r>
       <w:r w:rsidR="00C31EFC" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034731" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>comments on the proposal and the information obtained will be used during the assessment process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034731" w:rsidRPr="006674AF" w:rsidRDefault="00034731" w:rsidP="00C31EFC">
+    <w:p w14:paraId="6539BCC0" w14:textId="77777777" w:rsidR="00034731" w:rsidRPr="006674AF" w:rsidRDefault="00034731" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
+    <w:p w14:paraId="730B055D" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -505,63 +491,63 @@
       <w:r w:rsidR="00AE7211" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">0.00 </w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">must be paid when lodging the </w:t>
       </w:r>
       <w:r w:rsidR="00AE7211" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="08D9A50B" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
+    <w:p w14:paraId="209D4BF9" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After an application is received the Shire </w:t>
       </w:r>
@@ -592,167 +578,178 @@
       <w:r w:rsidR="00AE7211" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>aw</w:t>
       </w:r>
       <w:r w:rsidR="00AE7211" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="4D78530B" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
+    <w:p w14:paraId="1C16A0B2" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="00D32B47" w:rsidP="00C31EFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Conditions may be placed on an exemption to keep more than two (2) dogs and any contravention of the conditions, the </w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Dog Act 1976</w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Local Laws may result in the exemption being revoked.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
+    <w:p w14:paraId="2B1F7C05" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="00C31EFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="002744D9" w:rsidRDefault="00D32B47" w:rsidP="002744D9">
+    <w:p w14:paraId="71E59DDC" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="002744D9" w:rsidRDefault="00D32B47" w:rsidP="002744D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF575D" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Non-compliance</w:t>
       </w:r>
       <w:r w:rsidR="002F5DD4" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with any conditions imposed is an offence.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    </w:p>
+    <w:p w14:paraId="10E5FD28" w14:textId="77777777" w:rsidR="00E35CF9" w:rsidRPr="006674AF" w:rsidRDefault="002F5DD4" w:rsidP="006A6767">
+      <w:pPr>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you require any further information please </w:t>
+        <w:t xml:space="preserve">If you require any further </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006674AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006674AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please </w:t>
       </w:r>
       <w:r w:rsidR="00920398" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>do not hesitate to contact</w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ranger Service</w:t>
       </w:r>
       <w:r w:rsidR="00920398" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -767,342 +764,342 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>77</w:t>
       </w:r>
       <w:r w:rsidR="003F655C" w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidRPr="006674AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E35CF9" w:rsidRDefault="00E35CF9" w:rsidP="00216BB1">
+    <w:p w14:paraId="622DA14D" w14:textId="77777777" w:rsidR="00E35CF9" w:rsidRDefault="00E35CF9" w:rsidP="00216BB1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E35CF9" w:rsidSect="00000167">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1416" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00216BB1">
+    <w:p w14:paraId="0B91E28A" w14:textId="77777777" w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00216BB1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00216BB1" w:rsidSect="0043217E">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1418" w:bottom="851" w:left="1440" w:header="426" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5859" w:rsidRPr="006923A2" w:rsidRDefault="00DC5859" w:rsidP="00E35CF9">
+    <w:p w14:paraId="76AC7A42" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRPr="006923A2" w:rsidRDefault="00DC5859" w:rsidP="00E35CF9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="00F95E49" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
+    <w:p w14:paraId="51DB23AC" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="00F95E49" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemption Application to keep more than the </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5DD4" w:rsidRPr="00F95E49" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
+    <w:p w14:paraId="5EF45453" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRPr="00F95E49" w:rsidRDefault="002F5DD4" w:rsidP="002F5DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Prescribed Number of Dogs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000167" w:rsidRDefault="00000167" w:rsidP="00833E8A">
-[...8 lines deleted...]
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="5E53E1FF" w14:textId="77777777" w:rsidR="00000167" w:rsidRDefault="00000167" w:rsidP="00833E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5311D86A" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I/we: ...........................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRPr="0027589A" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="6EA8401C" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="0027589A" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027589A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Full name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="47B057B3" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="53214CA9" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Of: ............................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRPr="0027589A" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="3F86D90B" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="0027589A" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027589A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0027589A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ddress)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="3341592F" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="00000167" w:rsidP="006932DD">
+    <w:p w14:paraId="6D071FE9" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="00000167" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact N</w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(H)................................. (W)</w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (M) ……….………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="00000167">
+    <w:p w14:paraId="4560248E" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="00000167">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="14673F9E" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Facsimile: </w:t>
       </w:r>
       <w:r w:rsidR="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r>
@@ -1212,61 +1209,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="008A4ADE">
+    <w:p w14:paraId="580056AE" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="008A4ADE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000167" w:rsidRPr="00000167" w:rsidRDefault="00000167" w:rsidP="00000167">
+    <w:p w14:paraId="200A3997" w14:textId="144BDFB5" w:rsidR="00000167" w:rsidRPr="00000167" w:rsidRDefault="00000167" w:rsidP="00000167">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Her</w:t>
       </w:r>
       <w:r w:rsidR="00FD311B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -1278,1813 +1275,1839 @@
         </w:rPr>
         <w:t>by make</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidRPr="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> application for an exemption to be granted by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shire of Murray/Shire of Waroona</w:t>
+        <w:t>Shire of Murray</w:t>
+      </w:r>
+      <w:r w:rsidR="00286B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as provided in Section 26 of the </w:t>
+        <w:t xml:space="preserve">as provided in Section 26 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dog Act 1976</w:t>
       </w:r>
       <w:r w:rsidRPr="00000167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in order to permit me to keep the dogs referred to herein at the premises described in the application.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000167" w:rsidRDefault="00000167" w:rsidP="006932DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permit me to keep the dogs referred to herein at the premises described in the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43500A4E" w14:textId="77777777" w:rsidR="00000167" w:rsidRDefault="00000167" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006B334C" w:rsidP="006932DD">
+    <w:p w14:paraId="70A831DE" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006B334C" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Property Address: </w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="7F8E0230" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006932DD">
+    <w:p w14:paraId="05F6E50D" w14:textId="77777777" w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006932DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lot Number: ………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Property Size (Square Metres): …………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="6BBDCFB4" w14:textId="77777777" w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="6BD61E21" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the dog/s be effectively confined in or at the premises identified above? Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="104ECE01" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="3A41B323" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How long have yo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u resided at the above premises</w:t>
       </w:r>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="05821717" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="6ABC8ADF" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Are you the owner of the premises? Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  No</w:t>
       </w:r>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="5E286BB8" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="4FB96276" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are not the owner of the premises stated above, please attach written approval from the owner or authorised agent, to keep thereon the dogs the subject of this application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="160322EF" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="00DC5859" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="115FEB0A" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="00DC5859" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5859">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Description of the Dogs:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="27C8ABA9" w14:textId="77777777" w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="1565"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="0DC9AA77" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="586E41BE" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="18DCFD94" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Breed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="70F8CB4A" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Dog’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="139BBC63" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="5896E806" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Sex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="305001A7" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Sterilised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="085C247C" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Registration Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="51F06118" w14:textId="77777777" w:rsidR="00327A81" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Microchip Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="30D8A540" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
+          <w:p w14:paraId="0C9D5B6B" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="006B334C">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="0BC8D697" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="32DD139B" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="6645F65A" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="2508BAC1" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Male/Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="5AF152B5" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes / N</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="76FEC65D" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="270CCB1B" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="20CBE9F7" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="024844F2" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="2989B056" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="223EA478" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="5838562D" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="044EDA3D" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Male/Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="6016FA20" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes / N</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="6C867EA8" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="7EB5D57C" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="389FBCAA" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="49DB5C35" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="7F6D2EEC" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="1AAE137D" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="232E70B6" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="47A6C8D6" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Male/Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="6473A7F6" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes / N</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="43FF69A0" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="3883F020" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="2213D66C" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="631592B5" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="4DAA187F" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="117AABD0" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="2A1DFEB7" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="5BC17624" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Male/Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="27DE1DBE" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes / N</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="0F27D3A0" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="05EE4D30" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="2CA7D0C0" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="6E15B89C" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="52582E89" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="1BFE0CF9" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="7C445FB4" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="661885E2" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Male/Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="55D514EE" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes / N</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="6A90C287" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="4E83AD9A" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w:rsidTr="00327A81">
+      <w:tr w:rsidR="00327A81" w:rsidRPr="006B334C" w14:paraId="1DA5F80D" w14:textId="77777777" w:rsidTr="00327A81">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="3D002D7E" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00920398" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="4ADE0926" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="4311D07E" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="1D785BE0" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="2D695BA5" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Male/Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="3DED966B" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes / N</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="5EB059AA" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
+          <w:p w14:paraId="2E6CC3F2" w14:textId="77777777" w:rsidR="00327A81" w:rsidRPr="00007A9E" w:rsidRDefault="00327A81" w:rsidP="008A4ADE">
             <w:pPr>
               <w:spacing w:after="40" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC5859" w:rsidRDefault="00DC5859" w:rsidP="006B334C">
+    <w:p w14:paraId="0329DC19" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DC5859" w:rsidSect="0043217E">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1418" w:bottom="851" w:left="1440" w:header="426" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="77ED6898" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Explanation of why you wish to keep more than </w:t>
       </w:r>
       <w:r w:rsidR="00755EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the prescribed number of </w:t>
       </w:r>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dogs on your property:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="69D2944B" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="4E8FE294" w14:textId="77777777" w:rsidR="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="00F41FBC" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="30722C37" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="2717074F" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="3980320F" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="006B334C">
+    <w:p w14:paraId="060D4F2B" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="47A2DB05" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Who will take care of the dogs when you are on </w:t>
       </w:r>
       <w:r w:rsidR="009E0C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>holidays/absent from the property</w:t>
       </w:r>
       <w:r w:rsidR="008A4ADE" w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="4DB923B6" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="529BCF3D" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="3E6A33FF" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="0B599981" w14:textId="77777777" w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you ever been issued with a penalty under the </w:t>
       </w:r>
       <w:r w:rsidRPr="008A4ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dog Act 1976</w:t>
       </w:r>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the respect to the keeping of any of these dogs</w:t>
       </w:r>
       <w:r w:rsidR="008A4ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?  (If so, please list details)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="006B334C">
+    <w:p w14:paraId="07629181" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="6B74B8B5" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="77DEF674" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
+    <w:p w14:paraId="3FA1C656" w14:textId="77777777" w:rsidR="008A4ADE" w:rsidRPr="006B334C" w:rsidRDefault="008A4ADE" w:rsidP="008A4ADE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="3C42B75F" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="66818117" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you intend breeding these dogs on the property? </w:t>
       </w:r>
       <w:r w:rsidR="008A4ADE" w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
@@ -3099,217 +3122,209 @@
       <w:r w:rsidR="008A4ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  No</w:t>
       </w:r>
       <w:r w:rsidR="008A4ADE" w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A4ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="1142376F" w14:textId="77777777" w:rsidR="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="34555C44" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As part of the application process, I am aware that a Council Ranger will undertake an </w:t>
       </w:r>
       <w:r w:rsidR="008A4ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nspection of my property to ensure the information provided meets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Council’s Policy requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="49C1665B" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="1B80A01B" w14:textId="3944C261" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I agree that the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shire of Murray</w:t>
       </w:r>
+      <w:r w:rsidRPr="006B334C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may at any time withdraw or amend the terms of any exemption which may at any time be granted with respect to Section 26 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dog Act 1976</w:t>
+      </w:r>
       <w:r w:rsidR="00F94456">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/Shire of Waroona</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="308AE6A1" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="5BBE7884" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I hereby declare that the information stated above is correct.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
+    <w:p w14:paraId="35224B7A" w14:textId="77777777" w:rsidR="006B334C" w:rsidRPr="006B334C" w:rsidRDefault="006B334C" w:rsidP="006B334C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="7FB653E5" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of applicant/s: ............................................</w:t>
       </w:r>
       <w:r w:rsidR="00F94456">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidR="00F94456">
         <w:rPr>
@@ -3323,174 +3338,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date: </w:t>
       </w:r>
       <w:r w:rsidR="00F94456">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.........../............../............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRPr="00A75015" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="10BD6A76" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="00A75015" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRPr="00B245B4" w:rsidRDefault="006932DD" w:rsidP="006932DD">
-[...8 lines deleted...]
-    <w:p w:rsidR="006932DD" w:rsidRPr="00B245B4" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="4DA9E47E" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="00B245B4" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AF9563" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="00B245B4" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashed" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRPr="00324186" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="3002A1C0" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="00324186" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00324186">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Office Use Only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRPr="00A75015" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="700411B9" w14:textId="77777777" w:rsidR="006932DD" w:rsidRPr="00A75015" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="6728D147" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="23F1805D" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application fee of $ ................................. was paid on .............../.............../...................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
-[...8 lines deleted...]
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+    <w:p w14:paraId="02D63506" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBCD45C" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Receipt Number: ...................................... Officer: .........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
-[...8 lines deleted...]
-    <w:p w:rsidR="006932DD" w:rsidRDefault="008A4ADE" w:rsidP="006932DD">
+    <w:p w14:paraId="5D2BBB91" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C79B0A" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="008A4ADE" w:rsidP="006932DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemption </w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Approved:</w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
@@ -3544,60 +3559,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Processed: .............../.............../...............</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
-[...8 lines deleted...]
-    <w:p w:rsidR="002F5DD4" w:rsidRDefault="008A4ADE" w:rsidP="00833E8A">
+    <w:p w14:paraId="1193C805" w14:textId="77777777" w:rsidR="006932DD" w:rsidRDefault="006932DD" w:rsidP="006932DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6D252E" w14:textId="77777777" w:rsidR="002F5DD4" w:rsidRDefault="008A4ADE" w:rsidP="00833E8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exemption</w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Records Updated: .............../..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3630,70 +3645,70 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="006932DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002F5DD4" w:rsidSect="00000167">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1416" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
+    <w:p w14:paraId="61904984" w14:textId="77777777" w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
+    <w:p w14:paraId="66F45614" w14:textId="77777777" w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3710,81 +3725,81 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
+    <w:p w14:paraId="6CD17692" w14:textId="77777777" w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
+    <w:p w14:paraId="3EBC2D50" w14:textId="77777777" w:rsidR="00F07995" w:rsidRDefault="00F07995" w:rsidP="00007052">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D2D75" w:rsidRDefault="00310A98" w:rsidP="0043217E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EE526E5" w14:textId="77777777" w:rsidR="006D2D75" w:rsidRDefault="00310A98" w:rsidP="0043217E">
     <w:pPr>
       <w:ind w:right="24"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251613696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3981BEAC" wp14:editId="417CA773">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251613696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13D9AEC0" wp14:editId="2111AE67">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>1904365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-316230</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1920240" cy="825500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20935"/>
               <wp:lineTo x="21429" y="20935"/>
               <wp:lineTo x="21429" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1" name="Picture 1" descr="S:\Corporate Services\Manager Governance\Ranger and Emergency Services\Templates\Logos\Shire of Murray\JPG\Shire of Murray_Logo_RGB.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3815,73 +3830,73 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0043217E" w:rsidRDefault="0043217E" w:rsidP="0043217E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50F962B4" w14:textId="77777777" w:rsidR="0043217E" w:rsidRDefault="0043217E" w:rsidP="0043217E">
     <w:pPr>
       <w:ind w:right="24"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00216BB1" w:rsidRDefault="00310A98" w:rsidP="0043217E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31E1B847" w14:textId="77777777" w:rsidR="00216BB1" w:rsidRDefault="00310A98" w:rsidP="0043217E">
     <w:pPr>
       <w:ind w:right="24"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00310A98">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251838976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0458837A" wp14:editId="52B89053">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251838976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E5C772A" wp14:editId="7C54669D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>1895475</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-147320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1838325" cy="790575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21340"/>
               <wp:lineTo x="21488" y="21340"/>
               <wp:lineTo x="21488" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="4" name="Picture 4" descr="S:\Corporate Services\Manager Governance\Ranger and Emergency Services\Templates\Logos\Shire of Murray\JPG\Shire of Murray_Logo_RGB.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3912,62 +3927,62 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0043217E" w:rsidRDefault="0043217E" w:rsidP="0043217E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="054A452B" w14:textId="77777777" w:rsidR="0043217E" w:rsidRDefault="0043217E" w:rsidP="0043217E">
     <w:pPr>
       <w:ind w:right="24"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="051C4000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB56B1BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5643,161 +5658,168 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="307561184">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1147016649">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="442648524">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1113672993">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2059158247">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="676612524">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="362637507">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2036037412">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2129623635">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1408919295">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="691489899">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1363899922">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="528644878">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="168646111">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="756101315">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1934899308">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00007052"/>
     <w:rsid w:val="00000167"/>
     <w:rsid w:val="00007052"/>
     <w:rsid w:val="00032EF7"/>
     <w:rsid w:val="00034731"/>
     <w:rsid w:val="00066CA7"/>
     <w:rsid w:val="00110D0C"/>
     <w:rsid w:val="00131490"/>
+    <w:rsid w:val="001678A5"/>
+    <w:rsid w:val="001E797B"/>
     <w:rsid w:val="0020479B"/>
     <w:rsid w:val="00216BB1"/>
     <w:rsid w:val="002744D9"/>
+    <w:rsid w:val="00286B99"/>
     <w:rsid w:val="00292DF4"/>
     <w:rsid w:val="002A4C89"/>
     <w:rsid w:val="002E43B2"/>
     <w:rsid w:val="002F5DD4"/>
     <w:rsid w:val="00310A98"/>
     <w:rsid w:val="00321DE0"/>
     <w:rsid w:val="00327A81"/>
     <w:rsid w:val="003523D1"/>
     <w:rsid w:val="0037388A"/>
     <w:rsid w:val="003B7232"/>
     <w:rsid w:val="003C152D"/>
     <w:rsid w:val="003F655C"/>
     <w:rsid w:val="00421B35"/>
     <w:rsid w:val="0043217E"/>
     <w:rsid w:val="00432CEC"/>
     <w:rsid w:val="004C2EFA"/>
     <w:rsid w:val="0055258D"/>
     <w:rsid w:val="00582B23"/>
     <w:rsid w:val="006674AF"/>
     <w:rsid w:val="006932DD"/>
+    <w:rsid w:val="006A6767"/>
     <w:rsid w:val="006A6D21"/>
     <w:rsid w:val="006B334C"/>
     <w:rsid w:val="006B7A56"/>
     <w:rsid w:val="006D2D75"/>
+    <w:rsid w:val="006E6459"/>
     <w:rsid w:val="0070263D"/>
     <w:rsid w:val="00731501"/>
     <w:rsid w:val="00755EE7"/>
+    <w:rsid w:val="00785B23"/>
+    <w:rsid w:val="007E0F0F"/>
     <w:rsid w:val="00833E8A"/>
     <w:rsid w:val="008A4ADE"/>
     <w:rsid w:val="009142D1"/>
     <w:rsid w:val="00914787"/>
     <w:rsid w:val="00920398"/>
     <w:rsid w:val="00957294"/>
     <w:rsid w:val="009868AA"/>
     <w:rsid w:val="00990438"/>
     <w:rsid w:val="009B348B"/>
     <w:rsid w:val="009E0C92"/>
     <w:rsid w:val="009E74AF"/>
     <w:rsid w:val="00A61716"/>
     <w:rsid w:val="00A76F14"/>
     <w:rsid w:val="00A91C98"/>
     <w:rsid w:val="00AB3C6E"/>
     <w:rsid w:val="00AE7211"/>
     <w:rsid w:val="00AF0432"/>
     <w:rsid w:val="00B5520A"/>
     <w:rsid w:val="00B86BA2"/>
     <w:rsid w:val="00C305EB"/>
     <w:rsid w:val="00C31EFC"/>
     <w:rsid w:val="00C6244A"/>
     <w:rsid w:val="00CF575D"/>
     <w:rsid w:val="00D04509"/>
     <w:rsid w:val="00D16D1B"/>
@@ -5815,80 +5837,80 @@
     <w:rsid w:val="00F77493"/>
     <w:rsid w:val="00F94456"/>
     <w:rsid w:val="00F95E49"/>
     <w:rsid w:val="00FA7F6F"/>
     <w:rsid w:val="00FB2617"/>
     <w:rsid w:val="00FC59EF"/>
     <w:rsid w:val="00FC6A99"/>
     <w:rsid w:val="00FD311B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6D93830D"/>
+  <w14:docId w14:val="2E73C59A"/>
   <w15:docId w15:val="{7FF8571B-9BA2-4242-8DA6-43E803C62502}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6220,50 +6242,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00007052"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="28"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6567,51 +6590,51 @@
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0043217E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:kern w:val="28"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6888,66 +6911,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F49578BE-E703-4D1E-99FE-C311C9266668}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>727</Words>
-  <Characters>5183</Characters>
+  <Words>721</Words>
+  <Characters>5155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>190</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shire of Murray</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5826</CharactersWithSpaces>
+  <CharactersWithSpaces>5793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chantelle Goff</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>